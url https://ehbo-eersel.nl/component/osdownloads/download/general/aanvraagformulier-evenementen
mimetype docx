--- v0 (2025-10-26)
+++ v1 (2026-11-08)
@@ -7,226 +7,226 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6EC010F5" w14:textId="77777777" w:rsidR="00CB6474" w:rsidRDefault="00CB6474">
+    <w:p w14:paraId="443A982F" w14:textId="77777777" w:rsidR="00CB6474" w:rsidRDefault="00CB6474">
       <w:pPr>
         <w:pStyle w:val="Koptekst"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59578867" w14:textId="77777777" w:rsidR="00CB6474" w:rsidRDefault="00CD49AF" w:rsidP="00CD49AF">
+    <w:p w14:paraId="16ED29A7" w14:textId="77777777" w:rsidR="00CB6474" w:rsidRDefault="00CD49AF" w:rsidP="00CD49AF">
       <w:pPr>
         <w:pStyle w:val="Koptekst"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E18CBEF" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00C30173">
+    <w:p w14:paraId="2363B8B2" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00C30173">
       <w:pPr>
         <w:pStyle w:val="Koptekst"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00BE37CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>anvraagformul</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00BE37CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>er E.H.B.O. – verlening bij evenementen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6854549B" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="43B15403" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:pStyle w:val="Afsluiting"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="063EB4C6" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="04F0DEA5" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:pStyle w:val="Koptekstbasis"/>
         <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-1080"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="9720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Naam aanvragende</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA9CA13" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="279A1478" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="851" w:hanging="835"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="C0C0C0"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>vereniging of instelling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BA12F1" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="5D0FFFBB" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="851" w:hanging="835"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Adres (voor nota)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777591CC" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="000753D8">
+    <w:p w14:paraId="49D2955B" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="000753D8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>E-maila</w:t>
       </w:r>
       <w:r w:rsidR="00BE37CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>dres</w:t>
       </w:r>
       <w:r w:rsidR="00BE37CC">
         <w:rPr>
@@ -250,113 +250,113 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BE37CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BE37CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00BE37CC" w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74672EAD" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="2EB89788" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35768E85" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="7A99FD37" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Postcode en woonplaats:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20465EE8" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="00942BC2" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B3B4E9" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="4F5F5FDB" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:pStyle w:val="Koptekstbasis"/>
         <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-1080"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="9720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Telefoon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -423,62 +423,62 @@
         <w:t>Mobiel:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="C0C0C0"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7730252F" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="18ED3F1C" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D0F746A" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="003F492B" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="609ADF59" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="003F492B" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Naam aanvrager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -490,63 +490,63 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F1AF32" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="307752CB" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66DADCD7" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="6CAFFA14" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Adres aanvrager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -557,114 +557,114 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75570F7A" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="3619C448" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27F9A053" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="158BD11B" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Postcode en woonplaats</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E88644C" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="2FE1AF35" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="417C90C6" w14:textId="77777777" w:rsidR="000753D8" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="000B5927" w14:textId="77777777" w:rsidR="000753D8" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="851" w:hanging="835"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Telefoon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -726,51 +726,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="C0C0C0"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CADB9C" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="000753D8" w:rsidRDefault="000753D8">
+    <w:p w14:paraId="4E67D8ED" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="000753D8" w:rsidRDefault="000753D8">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="851" w:hanging="835"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000753D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>actuu</w:t>
       </w:r>
       <w:r w:rsidRPr="000753D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -779,206 +779,206 @@
         <w:t>r bij voorkeur via</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000753D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>: e-mail / post</w:t>
       </w:r>
       <w:r w:rsidR="00BE37CC" w:rsidRPr="000753D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B57EE27" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="007C0424" w:rsidRDefault="007C0424">
+    <w:p w14:paraId="00F9D8F0" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="007C0424" w:rsidRDefault="007C0424">
       <w:pPr>
         <w:pStyle w:val="Koptekstbasis"/>
         <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-1080"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="9720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0424">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Vergunning van gemeente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:  Ja / Nee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17581906" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="0C043254" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C4C044" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="180B6A68" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Handtekening  voor aanvraag</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00882D69">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C10B64F" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="08FDC501" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:pStyle w:val="Koptekstbasis"/>
         <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-1080"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="9720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="282EEB16" w14:textId="77777777" w:rsidR="00882D69" w:rsidRPr="00882D69" w:rsidRDefault="00882D69" w:rsidP="00C30173">
+    <w:p w14:paraId="0A7B6F73" w14:textId="77777777" w:rsidR="00882D69" w:rsidRPr="00882D69" w:rsidRDefault="00882D69" w:rsidP="00C30173">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Bent u bekend met het reglement (zie website) en gaat u hiermee akkoord:</w:t>
       </w:r>
       <w:r w:rsidR="00CB6474">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja / Nee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFD8488" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC" w:rsidP="00C30173">
+    <w:p w14:paraId="3C6F53D3" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC" w:rsidP="00C30173">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gegevens van het evenement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD23191" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC" w:rsidP="006734C3">
+    <w:p w14:paraId="15EF9AF6" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC" w:rsidP="006734C3">
       <w:pPr>
         <w:pStyle w:val="Koptekstbasis"/>
         <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-1080"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="9720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Naam en omschrijving</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -988,173 +988,174 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC4718D" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="24188E4F" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2744FAF3" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="5D18365A" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Locatie van het evenement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5C161E" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="006319F7" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="04EA09BE" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="00CD49AF" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="13C94E93" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218478D8" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Contactpersoon op locatie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD8106E" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="721CC07F" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77FB1A2F" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="003F492B" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="5411B3A8" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="003F492B" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Telefoonnummer</w:t>
       </w:r>
       <w:r w:rsidR="00194F9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> contactpersoon</w:t>
       </w:r>
       <w:r>
@@ -1165,230 +1166,230 @@
         <w:t xml:space="preserve"> op locatie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77286F30" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="4626270C" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="653E76DA" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="40B4CA3B" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Datum(s) van het evenement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>____-_____-_____  ____-_____-_____   ____-_____-_____</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2862711F" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="72BF0F39" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="639A89A0" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="26B7FD16" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A34DF0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>anvangstijd van de hulpverlening</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9EB763" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="7B7506BC" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75EE18E5" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="003F492B" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="53906104" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="003F492B" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Einde tijd van de hulpverlening</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3DF16B" w14:textId="77777777" w:rsidR="0058452A" w:rsidRDefault="0058452A">
+    <w:p w14:paraId="64E6C712" w14:textId="77777777" w:rsidR="0058452A" w:rsidRDefault="0058452A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="C0C0C0"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="456362D3" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00882D69">
+    <w:p w14:paraId="046FD79B" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00882D69">
       <w:pPr>
         <w:pStyle w:val="Adresafzender"/>
         <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Verzoek voor caravan</w:t>
       </w:r>
       <w:r w:rsidR="00BB61A0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A34DF0">
         <w:rPr>
@@ -1398,62 +1399,62 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A34DF0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB6474">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:  Ja / Nee</w:t>
       </w:r>
       <w:r w:rsidR="00CB6474">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D30109" w14:textId="77777777" w:rsidR="00882D69" w:rsidRDefault="00882D69">
+    <w:p w14:paraId="51AF1585" w14:textId="77777777" w:rsidR="00882D69" w:rsidRDefault="00882D69">
       <w:pPr>
         <w:pStyle w:val="Adresafzender"/>
         <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09DB7B95" w14:textId="77777777" w:rsidR="00BB61A0" w:rsidRDefault="00882D69">
+    <w:p w14:paraId="44D982B5" w14:textId="77777777" w:rsidR="00BB61A0" w:rsidRDefault="00882D69">
       <w:pPr>
         <w:pStyle w:val="Adresafzender"/>
         <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Aantal hulpverleners gevraagd</w:t>
       </w:r>
       <w:r w:rsidR="00CB6474">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (minimaal 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1465,64 +1466,64 @@
       <w:r w:rsidRPr="00882D69">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F492B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4420B747" w14:textId="77777777" w:rsidR="006734C3" w:rsidRDefault="006734C3">
+    <w:p w14:paraId="6778291A" w14:textId="77777777" w:rsidR="006734C3" w:rsidRDefault="006734C3">
       <w:pPr>
         <w:pStyle w:val="Adresafzender"/>
         <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="362408D1" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="006734C3">
+    <w:p w14:paraId="07CDB200" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="006734C3">
       <w:pPr>
         <w:pStyle w:val="Adresafzender"/>
         <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Calamiteitenplan evenement aanwezig:     Ja / Nee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
@@ -1549,235 +1550,293 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Dit formulier vol</w:t>
       </w:r>
       <w:r w:rsidR="00A34DF0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ledig ingevuld terugsturen naar:</w:t>
       </w:r>
       <w:r w:rsidR="00BE37CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F731497" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="00E36304" w:rsidRDefault="00BE37CC">
+    <w:p w14:paraId="79325E86" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="00E36304" w:rsidRDefault="00BE37CC">
       <w:pPr>
         <w:pStyle w:val="Adresafzender"/>
         <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">E.H.B.O. </w:t>
       </w:r>
       <w:r w:rsidR="007540EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>EERSEL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE9B674" w14:textId="77777777" w:rsidR="001168B5" w:rsidRPr="001168B5" w:rsidRDefault="001168B5" w:rsidP="001168B5">
+    <w:p w14:paraId="1C61212F" w14:textId="77777777" w:rsidR="001168B5" w:rsidRPr="001168B5" w:rsidRDefault="001168B5" w:rsidP="001168B5">
       <w:pPr>
         <w:pStyle w:val="Adresafzender"/>
         <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">t.a.v. </w:t>
       </w:r>
       <w:r w:rsidR="00C27DE4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Agnes Dijkmans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D095290" w14:textId="77777777" w:rsidR="001168B5" w:rsidRPr="001168B5" w:rsidRDefault="00C27DE4" w:rsidP="001168B5">
+    <w:p w14:paraId="5542CE22" w14:textId="77777777" w:rsidR="001168B5" w:rsidRPr="001168B5" w:rsidRDefault="00C27DE4" w:rsidP="001168B5">
       <w:pPr>
         <w:pStyle w:val="Adresafzender"/>
         <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Hazenstraat 9a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B130A8" w14:textId="77777777" w:rsidR="001168B5" w:rsidRPr="001168B5" w:rsidRDefault="001168B5" w:rsidP="001168B5">
+    <w:p w14:paraId="7EEAC1D1" w14:textId="77777777" w:rsidR="001168B5" w:rsidRPr="001168B5" w:rsidRDefault="001168B5" w:rsidP="001168B5">
       <w:pPr>
         <w:pStyle w:val="Adresafzender"/>
         <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001168B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">5521 </w:t>
       </w:r>
       <w:r w:rsidR="00C27DE4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>NH</w:t>
       </w:r>
       <w:r w:rsidRPr="001168B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eersel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA48EC6" w14:textId="77777777" w:rsidR="001168B5" w:rsidRPr="001168B5" w:rsidRDefault="001168B5" w:rsidP="001168B5">
+    <w:p w14:paraId="0F1A7C78" w14:textId="77777777" w:rsidR="001168B5" w:rsidRPr="001168B5" w:rsidRDefault="005E42E4" w:rsidP="001168B5">
       <w:pPr>
         <w:pStyle w:val="Adresafzender"/>
         <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001168B5">
-[...12 lines deleted...]
-    <w:p w14:paraId="4D061194" w14:textId="2D64AE78" w:rsidR="00CB322A" w:rsidRDefault="00BE37CC" w:rsidP="00F46BC7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>06-30557302</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0625BFB8" w14:textId="6E23061E" w:rsidR="00CB322A" w:rsidRPr="00C27DE4" w:rsidRDefault="00BE37CC" w:rsidP="00F46BC7">
       <w:pPr>
         <w:pStyle w:val="Adresafzender"/>
         <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27DE4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C27DE4">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA561D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...19 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00EA561D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "mailto:</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EA561D" w:rsidRPr="00EA561D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>adijkmans@ehbo-eersel.nl</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EA561D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EA561D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EA561D" w:rsidRPr="00E80269">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adijkmans@ehbo-eersel.nl</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA561D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00CB322A" w:rsidRPr="00C27DE4" w:rsidSect="000753D8">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1797" w:bottom="902" w:left="1797" w:header="958" w:footer="656" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="319B09AF" w14:textId="77777777" w:rsidR="00E9303C" w:rsidRDefault="00E9303C">
+    <w:p w14:paraId="54F13F1C" w14:textId="77777777" w:rsidR="00BB2511" w:rsidRDefault="00BB2511">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FD9A1B8" w14:textId="77777777" w:rsidR="00E9303C" w:rsidRDefault="00E9303C">
+    <w:p w14:paraId="4949D15A" w14:textId="77777777" w:rsidR="00BB2511" w:rsidRDefault="00BB2511">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1811,62 +1870,68 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12A92EF1" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="00CD49AF" w:rsidRDefault="00BE37CC">
+  <w:p w14:paraId="6000EC26" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRPr="00CD49AF" w:rsidRDefault="00BE37CC">
     <w:pPr>
       <w:pStyle w:val="Plattetekst2"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD49AF">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
-      <w:t xml:space="preserve">N.B. Aanvraagformulieren dienen uiterlijk </w:t>
+      <w:t xml:space="preserve">N.B. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CD49AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Aanvraagformulieren dienen uiterlijk </w:t>
     </w:r>
     <w:r w:rsidR="00BB61A0" w:rsidRPr="00CD49AF">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t>8 weken</w:t>
     </w:r>
     <w:r w:rsidRPr="00CD49AF">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t xml:space="preserve"> voor aanvang van het evenement ingediend </w:t>
     </w:r>
     <w:r w:rsidR="0058452A" w:rsidRPr="00CD49AF">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t xml:space="preserve">en ondertekend </w:t>
     </w:r>
     <w:r w:rsidRPr="00CD49AF">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t>te zijn,</w:t>
     </w:r>
@@ -1879,164 +1944,164 @@
     <w:r w:rsidRPr="00CD49AF">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t>anders kunnen wij deze</w:t>
     </w:r>
     <w:r w:rsidR="00276D84">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t xml:space="preserve"> niet meer in behandeling nemen!</w:t>
     </w:r>
     <w:r w:rsidRPr="00CD49AF">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DB38A6B" w14:textId="77777777" w:rsidR="00E9303C" w:rsidRDefault="00E9303C">
+    <w:p w14:paraId="3E4A5C88" w14:textId="77777777" w:rsidR="00BB2511" w:rsidRDefault="00BB2511">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="452DB338" w14:textId="77777777" w:rsidR="00E9303C" w:rsidRDefault="00E9303C">
+    <w:p w14:paraId="56BD531E" w14:textId="77777777" w:rsidR="00BB2511" w:rsidRDefault="00BB2511">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="084111BB" w14:textId="7FD785C2" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+  <w:p w14:paraId="6CDE5685" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> TIME \@ "MMMM d, yyyy" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000F54E7">
+    <w:r w:rsidR="00EA561D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>april 21, 2025</w:t>
+      <w:t>oktober 15, 2026</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4351D879" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
+  <w:p w14:paraId="28AA2A6C" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00BE37CC">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="000753D8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E6C0AA6" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="006319F7">
+  <w:p w14:paraId="26D9FD3C" w14:textId="77777777" w:rsidR="00BE37CC" w:rsidRDefault="00CD49AF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:ind w:right="-357"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="287777CE">
+      <w:pict w14:anchorId="0880B5A1">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="Afbeelding 2" o:spid="_x0000_s2053" type="#_x0000_t75" style="position:absolute;margin-left:-77.85pt;margin-top:-26.15pt;width:142.5pt;height:44.25pt;z-index:251657728;visibility:visible">
+        <v:shape id="Afbeelding 2" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;margin-left:-77.85pt;margin-top:-26.15pt;width:142.5pt;height:44.25pt;z-index:251657728;visibility:visible">
           <v:imagedata r:id="rId1" o:title=""/>
           <w10:wrap type="square"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00C30173">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00CD49AF">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>EHBO vereniging Eersel</w:t>
     </w:r>
     <w:r w:rsidR="00C30173">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06EC353B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8B44578"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
@@ -2450,88 +2515,87 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="782C73F5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CA20DDA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstnummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1512"/>
         </w:tabs>
         <w:ind w:left="1512" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="492599523">
+  <w:num w:numId="1" w16cid:durableId="36857879">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1670986235">
+  <w:num w:numId="2" w16cid:durableId="2017228523">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="332299053">
+  <w:num w:numId="3" w16cid:durableId="1906916015">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1155948841">
+  <w:num w:numId="4" w16cid:durableId="166481056">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="963969474">
+  <w:num w:numId="5" w16cid:durableId="1372992796">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="114"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="360"/>
-  <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#ff7c80"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotSuppressParagraphBorders/>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
     <w:doNotSnapToGridInCell/>
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
@@ -2539,215 +2603,171 @@
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E36304"/>
     <w:rsid w:val="00070AB9"/>
     <w:rsid w:val="000753D8"/>
     <w:rsid w:val="00077CFA"/>
-    <w:rsid w:val="000F54E7"/>
     <w:rsid w:val="001168B5"/>
     <w:rsid w:val="001204C7"/>
     <w:rsid w:val="00165E3E"/>
     <w:rsid w:val="00194F9D"/>
     <w:rsid w:val="001953A8"/>
     <w:rsid w:val="001D4723"/>
     <w:rsid w:val="001F46F9"/>
     <w:rsid w:val="0021471B"/>
     <w:rsid w:val="00220FE7"/>
     <w:rsid w:val="00276D84"/>
     <w:rsid w:val="003A1A80"/>
     <w:rsid w:val="003F492B"/>
     <w:rsid w:val="004272BE"/>
     <w:rsid w:val="00456100"/>
     <w:rsid w:val="004A1E1F"/>
-    <w:rsid w:val="005802BA"/>
     <w:rsid w:val="0058452A"/>
+    <w:rsid w:val="005E42E4"/>
     <w:rsid w:val="005E4EF8"/>
-    <w:rsid w:val="006319F7"/>
     <w:rsid w:val="006734C3"/>
     <w:rsid w:val="00680118"/>
     <w:rsid w:val="00731872"/>
     <w:rsid w:val="007540EB"/>
     <w:rsid w:val="007B390B"/>
     <w:rsid w:val="007B4433"/>
     <w:rsid w:val="007C0424"/>
     <w:rsid w:val="008341E5"/>
     <w:rsid w:val="00882D69"/>
     <w:rsid w:val="00884D3B"/>
     <w:rsid w:val="00915E60"/>
     <w:rsid w:val="00956D10"/>
     <w:rsid w:val="009F284D"/>
     <w:rsid w:val="00A12DBA"/>
     <w:rsid w:val="00A22919"/>
     <w:rsid w:val="00A27250"/>
     <w:rsid w:val="00A34DF0"/>
+    <w:rsid w:val="00A66AD2"/>
     <w:rsid w:val="00AB2D4A"/>
     <w:rsid w:val="00AB6A19"/>
     <w:rsid w:val="00BA1EC5"/>
+    <w:rsid w:val="00BB2511"/>
     <w:rsid w:val="00BB61A0"/>
     <w:rsid w:val="00BE37CC"/>
     <w:rsid w:val="00C00819"/>
     <w:rsid w:val="00C05B79"/>
     <w:rsid w:val="00C27DE4"/>
     <w:rsid w:val="00C30173"/>
     <w:rsid w:val="00C80478"/>
     <w:rsid w:val="00CB322A"/>
     <w:rsid w:val="00CB6474"/>
     <w:rsid w:val="00CD49AF"/>
     <w:rsid w:val="00CE201C"/>
     <w:rsid w:val="00D05032"/>
     <w:rsid w:val="00DF5385"/>
     <w:rsid w:val="00DF6D7D"/>
     <w:rsid w:val="00E36304"/>
-    <w:rsid w:val="00E813B4"/>
     <w:rsid w:val="00E9303C"/>
+    <w:rsid w:val="00EA561D"/>
     <w:rsid w:val="00ED1376"/>
     <w:rsid w:val="00F000BF"/>
     <w:rsid w:val="00F46BC7"/>
     <w:rsid w:val="00FB6675"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#ff7c80"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="358D8D39"/>
+  <w14:docId w14:val="500A45B2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B70C17A7-E50D-40CB-8220-0D2655FABEE3}"/>
+  <w15:docId w15:val="{21B421B1-CCF4-45AF-820B-DFA9C3C2E6F9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...42 lines deleted...]
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3062,74 +3082,68 @@
       <w:ind w:left="1440"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:spacing w:val="-4"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Kopbasis"/>
     <w:next w:val="Plattetekst"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1440"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-6"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kopbasis">
     <w:name w:val="Kopbasis"/>
     <w:basedOn w:val="Plattetekst"/>
     <w:next w:val="Plattetekst"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:spacing w:after="220" w:line="220" w:lineRule="atLeast"/>
       <w:ind w:left="835"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
@@ -3719,55 +3733,56 @@
     <w:semiHidden/>
     <w:rsid w:val="007C0424"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00276D84"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adijkmans@ehbo-eersel.nl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -3936,65 +3951,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4015,70 +4030,90 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF4645A5-DA3A-4027-B7EB-BD26B3B8CE01}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09E61A3F-B8E8-4798-9BB9-1F57E23BFAFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>300</Words>
   <Characters>1652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>